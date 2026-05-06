--- v0 (2026-02-25)
+++ v1 (2026-05-06)
@@ -1,13690 +1,11454 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...35 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="280" w:after="80"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_7tcvx86c0wj5"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr/>
         <w:t>INSTRUÇÕES PROCEDIMENTAIS GERAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFBE7AD" w14:textId="77777777" w:rsidR="00F20B8C" w:rsidRPr="00F20B8C" w:rsidRDefault="00F20B8C" w:rsidP="00F20B8C">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...2 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Este arquivo contém diferentes modelos de documentos, necessários para instruir processos de designação/nomeação de funções/cargos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Existem variações do modelo documental do tipo FORMULÁRIO, direcionadas para cada tipo específico de designação de função ou nomeação de cargo previstos na UFPB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Os formulários deverão ser assinados pelo interessado e sua chefia imediata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- A instrução processual para fins de designação/nomeação deverá conter a seguinte relação de documentos, na ordem que se apresenta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Para nomeação de Vice-Reitoria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Formulário específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaração de Inelegibilidade; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certidão de Processo Administrativo Disciplinar (emitida pela Corregedoria Geral da UFPB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de acumulação de cargo/função;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de parentesco;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autorização de acesso a imposto de renda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diploma de formação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indicação de nomeação do(a) Reitor(a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Para nomeação de Direção de Centro:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Formulário específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Certidão de homologação de elaboração da lista tríplice;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de Inelegibilidade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certidão de Processo Administrativo Disciplinar (emitida pela Corregedoria Geral da UFPB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de acumulação de cargo/função;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de parentesco;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autorização de acesso a imposto de renda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diploma de formação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indicação de nomeação do(a) Reitor(a) baseada em lista tríplice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Para designação de Chefia departamental ou Coordenação de curso/programa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Formulário específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Certidão de homologação de consulta eleitoral;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de Inelegibilidade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certidão de Processo Administrativo Disciplinar (emitida pela Corregedoria Geral da UFPB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de acumulação de cargo/função;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de parentesco;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autorização de acesso a imposto de renda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diploma de formação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Indicação de designação do(a) Diretor(a) de Centro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Para designação pró-tempore de membro decano:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Formulário específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de Inelegibilidade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certidão de Processo Administrativo Disciplinar (emitida pela Corregedoria Geral da UFPB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de acumulação de cargo/função;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de parentesco;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autorização de acesso a imposto de renda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diploma de formação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Declaração de membro decano;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Indicação de designação do(a) Diretor(a) de Centro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Para designação de função de livre indicação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Formulário específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de Inelegibilidade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certidão de Processo Administrativo Disciplinar (emitida pela Corregedoria Geral da UFPB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de acumulação de cargo/função;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de parentesco;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autorização de acesso a imposto de renda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diploma de formação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Para designação de substituto permanente de função de livre indicação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Formulário específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaração de Inelegibilidade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certidão de Processo Administrativo Disciplinar (emitida pela Corregedoria Geral da UFPB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Os modelos deste arquivo não devem ser inseridos como anexos aos processos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Dentre as opções apresentadas no Sipac, o documento (espécie) apropriado deve ser selecionado de acordo com aquele que se deseja inserir nos autos. Ex.: Formulário, Declaração, Certidão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- Apenas o conteúdo dos modelos, delimitado entre as palavras </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">início </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, deve ser copiado e colado no campo apropriado de criação documental do SIPAC (Forma do documento: escrever documento).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...91 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- As marcações no formato &lt;identificador_do_dado&gt;, dentro do conteúdo modelo, devem ser substituídas pela informação solicitada entre os sinais &lt; &gt;. Aquelas que não precisarem ser substituídas devem ser removidas do corpo do texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- No editor de texto do Sipac, utilizar a seguinte formatação: fonte Arial, tamanho 10, Alinhamento do título centralizado, alinhamento do texto justificado.</w:t>
+      </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_j9ojaczfvg7m" w:colFirst="0" w:colLast="0"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="80"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_j9ojaczfvg7m"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
         <w:t>2. MODELOS DOCUMENTAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_288tfylj0vxz" w:colFirst="0" w:colLast="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_vlx3gy1byvpz"/>
+      <w:bookmarkStart w:id="5" w:name="_vlx3gy1byvpz"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_288tfylj0vxz"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>AUTORIZAÇÃO 1: AUTORIZAÇÃO DE ACESSO A IMPORTO DE RENDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Instruções específicas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Dados do tipo de documento adicionado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documento (espécie): DOCUMENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tipo de documento detalhado: Autorização de acesso a DIRPF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...11 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AUTORIZAÇÃO DE ACESSO A DIRPF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:right="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eu, &lt;nome completo do declarante&gt;, Siape &lt;siape do declarante&gt;, autorizo, para fins de cumprimento da exigência contida no parágrafo 4º do art. 13 da Lei nº 8.429, de 1992, e no art. 1º da Lei 8.730, de 1993, e enquanto sujeito ao cumprimento das obrigações previstas nas Leis 8.429, de 1992, e 8.730, de 1993, o Tribunal de Contas da União - TCU a ter acesso aos dados de Bens e Rendas exigidos nas mencionadas Leis, das minhas Declarações de Ajuste Anual do Imposto de Renda Pessoa Física e das respectivas retificações apresentadas à Secretaria da Receita Federal do Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_qhlxd2j63hgk"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>CERTIDÃO 1: HOMOLOGAÇÃO DE CONSULTA ELEITORAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Instruções específicas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Dados do tipo de documento adicionado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documento (espécie): CERTIDÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tipo de documento detalhado: Homologação de consulta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...11 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CERTIDÃO DE HOMOLOGAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...98 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certificamos, para os devidos fins, que o resultado da consulta eleitoral aberta através do edital &lt;dados do edital de abertura da consulta&gt;, registrada no Processo SIPAC nº &lt;numero_do_processo&gt;, foi homologado pelo colegiado/conselho do(a) &lt;nome_da_unidade&gt;, em &lt;data da reunião&gt;, e registrado na Ata &lt;dados da ata&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_3u5n2sj1hfym"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">DECLARAÇÃO 1: INELEGIBILIDADE </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Instruções específicas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Dados do tipo de documento adicionado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documento (espécie): DECLARAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipo de documento detalhado: Inelegibilidade </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:right="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:ind w:right="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE INELEGIBILIDADE </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:right="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eu, &lt;</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nome_completo_do_declarante</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;, Siape &lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>siape_do_declarante</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;, declaro que não me enquadro nas hipóteses de inelegibilidade prevista no Inciso I do caput do Art. 1º, da Lei Complementar nº 64, de 18 de maio de 1990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Declaro ainda serem verdadeiras as informações prestadas, estando ciente de que a falsidade implica na prática de crime previsto no Art. 299 do Código Penal e de ato de Improbidade Administrativa, previsto no Art. 11 da Lei nº 8.429/92.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_f9ss5sgttaql"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>DECLARAÇÃO 2: ACUMULAÇÃO DE CARGO/FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Dados do tipo de documento adicionado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documento (espécie): DECLARAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tipo de documento detalhado: Acumulação de cargo/função</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000073" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...11 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE ACUMULAÇÃO DE CARGO/FUNÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eu, &lt;</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nome_completo_do_declarante</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;, Siape &lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>siape_do_declarante</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>&gt;, declaro que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...223 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) não exerço cargo ou função gratificada (FG, FCC ou CD) na Universidade Federal da Paraíba - UFPB, inclusive na condição de Vice-Chefe de departamento, Vice-Coordenador de curso ou Vice-Diretor de centro universitário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) exerço cargo ou função gratificada (FG, FCC ou CD) na Universidade Federal da Paraíba - UFPB, inclusive na condição de Vice-Chefe de departamento, Vice-Coordenador de curso ou Vice-Diretor de centro universitário; e que estou ciente e de acordo sobre qualquer dispensa necessária para não incorrer em acumulação indevida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) irei exercer designação em caráter de substituição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaro ainda serem verdadeiras as informações prestadas, estando ciente de que a falsidade implica na prática de crime previsto no Art. 299 do Código Penal e de ato de Improbidade Administrativa, previsto no Art. 11 da Lei nº 8.429/92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000007E" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_4i6oufzdf8wl"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>DECLARAÇÃO 3: PARENTESCO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Dados do tipo de documento adicionado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documento (espécie): DECLARAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000082" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tipo de documento detalhado: Parentesco</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000085" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...11 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE PARENTESCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000087" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:right="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eu, &lt;</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nome_completo_do_declarante</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;, Siape &lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>siape_do_declarante</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>&gt;, declaro que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000008A" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) não possuo familiares – cônjuge, companheiro, ou parente em linha reta ou colateral, por consanguinidade ou afinidade, até o 3º grau – dentre os funcionários contratados pelas empresas terceirizadas da Universidade Federal da Paraíba - UFPB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) possuo familiares – cônjuge, companheiro, ou parente em linha reta ou colateral, por consanguinidade ou afinidade, até o 3º grau – dentre os funcionários contratados pelas empresas terceirizadas da Universidade Federal da Paraíba - UFPB, conforme descrito a seguir:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nome do parente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Função desempenhada:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000008E" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Local de serviço:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000008F" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaro ainda serem verdadeiras as informações prestadas, estando ciente de que a falsidade implica na prática de crime previsto no art. 299 do Código Penal e de ato de Improbidade Administrativa, previsto no art. 11 da Lei nº 8.429/92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_v4uldigh4oni"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>DECLARAÇÃO 4: MEMBRO DECANO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Instruções específicas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000095" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- A Declaração de decano deverá ser emitida pela Direção de Centro e assinada pela sua autoridade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000097" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Dados do tipo de documento adicionado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000098" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documento (espécie): DECLARAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tipo de documento detalhado: Membro decano</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000009A" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000009C" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...11 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE MEMBRO DECANO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000009E" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eu, &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nome completo </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>nome completo do(a) Diretor(a) de Centro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;, Siape &lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>do(</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>siape do Diretor(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;, declaro que o servidor &lt;nome do decano&gt;, Siape &lt;siape do decano&gt;, é o membro decano do(a) &lt;unidade administrativa&gt;, e  se encontra apto para exercer a função de &lt;identificação da função&gt;, em caráter pró-tempore, conforme previsão no estatuto da UFPB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a) Diretor(a) de Centro</w:t>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Fim</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_5gt4t5kuily5"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORMULÁRIO 1: VICE-REITORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>siape</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do Diretor(a)</w:t>
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Dados do tipo de documento adicionado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documento (espécie): FORMULÁRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fim</w:t>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tipo de documento detalhado: Nomeação de Vice-Reitoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Início</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Início</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:right="16"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FORMULÁRIO DE NOMEAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000AC" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VICE-REITORIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000AD" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1 REQUERIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;Descreva neste campo de forma resumida a motivação deste requerimento, assim como demais informações que se julgarem pertinentes e/ou que não puderam ser informadas nos demais campos deste formulário&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REQUERIMENTO</w:t>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2 DADOS DA UNIDADE DE EXERCÍCIO DO CARGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unidade: Vice-Reitoria da UFPB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cod. Sipac: 11.01.04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DADOS DA UNIDADE DE EXERCÍCIO DO CARGO</w:t>
-[...254 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>3 DADOS DA NOMEAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cargo: Vice-Reitor(a) da UFPB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a nomear&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a nomear&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gratificação: &lt;identificação da gratificação associada&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000B8" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nomeação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000B9" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de início: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de término: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>5 OPÇÃO DE REMUNERAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indicação da opção de remuneração, de acordo com a Lei nº 11.526, de 04 de outubro de 2007:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(    ) Opção I: a remuneração do cargo de Direção, acrescida dos anuênios;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(   ) Opção II: a diferença entre a remuneração do cargo de Direção e a remuneração do cargo efetivo ou emprego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Opção III: a remuneração do cargo efetivo ou emprego, acrescida do percentual de sessenta por cento da remuneração do respectivo cargo em comissão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OPÇÃO DE REMUNERAÇÃO</w:t>
-[...150 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota de aviso: O pagamento do adicional por insalubridade ou periculosidade ou da gratificação por exposição a raio-x ou irradiação ionizante será suspenso automaticamente em virtude do exercício da função gratificada. Em caso de continuidade da exposição, de forma permanente ou habitual, o(a) servidor(a) deverá providenciar abertura de novo processo, encaminhando-o à DIST/CQV/PROGEP para solicitar reimplantação do adicional ou da gratificação associada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fim</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_gxozkrh09141"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORMULÁRIO 2: DIREÇÃO DE CENTRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Dados do tipo de documento adicionado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documento (espécie): FORMULÁRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tipo de documento detalhado: Nomeação de Direção de Centro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Início</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FORMULÁRIO DE NOMEAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DIREÇÃO DE CENTRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...279 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1 REQUERIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;Descreva neste campo de forma resumida a motivação deste requerimento, assim como demais informações que se julgarem pertinentes e/ou que não puderam ser informadas nos demais campos deste formulário&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REQUERIMENTO</w:t>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2 DADOS DA UNIDADE DE EXERCÍCIO DO CARGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unidade: &lt;nome da unidade administrativa de exercício do cargo&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cod. Sipac: &lt;código da unidade administrativa de exercício do cargo&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>4 DADOS DA NOMEAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DADOS DA UNIDADE DE EXERCÍCIO DO CARGO</w:t>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>4.1 DADOS DO TITULAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000D6" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...121 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a nomeado(a)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a nomeado(a)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cargo: &lt;identificação do cargo a ser exercido&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000D9" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gratificação: &lt;identificação da gratificação associada&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000DA" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nomeação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000DB" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período específico do mandato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de início: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de término: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período de quatro anos, a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4.1 DADOS DO VICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000E0" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a nomeado(a)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a nomeado(a)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cargo: &lt;identificação do cargo a ser exercido&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000E3" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gratificação: &lt;identificação da gratificação associada&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000E4" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nomeação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000E5" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período específico do mandato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de início: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de término: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período de quatro anos, a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>5 OPÇÃO DE REMUNERAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indicação da opção de remuneração, de acordo com a Lei nº 11.526, de 04 de outubro de 2007:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(    ) Opção I: a remuneração do cargo de Direção, acrescida dos anuênios;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(   ) Opção II: a diferença entre a remuneração do cargo de Direção e a remuneração do cargo efetivo ou emprego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Opção III: a remuneração do cargo efetivo ou emprego, acrescida do percentual de sessenta por cento da remuneração do respectivo cargo em comissão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota de aviso: O pagamento do adicional por insalubridade ou periculosidade ou da gratificação por exposição a raio-x ou irradiação ionizante será suspenso automaticamente em virtude do exercício da função gratificada. Em caso de continuidade da exposição, de forma permanente ou habitual, o(a) servidor(a) deverá providenciar abertura de novo processo, encaminhando-o à DIST/CQV/PROGEP para solicitar reimplantação do adicional ou da gratificação associada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fim</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_48yfopcn403t"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORMULÁRIO 3: CHEFIA DEPARTAMENTAL OU COORDENAÇÃO DE CURSO/PROGRAMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Instruções específicas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Nos casos em que houver mandato atual ainda em vigência, se uma data específica de dispensa não for informada nos demais campos do formulário, serão dispensados os servidores das respectivas funções ocupadas a partir da data de início do(s) novo(s) mandato(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Dados do tipo de documento adicionado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documento (espécie): FORMULÁRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tipo de documento detalhado: Designação de chefia departamental ou de coordenação de curso/programa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OPÇÃO DE REMUNERAÇÃO</w:t>
-[...150 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Início</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fim</w:t>
-[...174 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FORMULÁRIO DE DESIGNAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CHEFIA DEPARTAMENTAL OU COORDENAÇÃO DE CURSO/PROGRAMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...90 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1 REQUERIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;Descreva neste campo de forma resumida a motivação deste requerimento, assim como demais informações que se julgarem pertinentes e/ou que não puderam ser informadas nos demais campos deste formulário&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REQUERIMENTO</w:t>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2 DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unidade: &lt;nome da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cod. Sipac: &lt;código da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>3 DADOS DA DESIGNAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>3.1 DADOS DO TITULAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000107" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...176 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Função: &lt;identificação da função titular a ser exercida&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gratificação: &lt;identificação da gratificação associada à função, se houver&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período específico do mandato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de início: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de término: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período de dois anos, a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3.1 DADOS DO VICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000110" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Função: &lt;identificação da função vice a ser exercida&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000113" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período específico do mandato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de início: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de término: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...116 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Período de dois anos, a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota de aviso: O pagamento do adicional por insalubridade ou periculosidade ou da gratificação por exposição a raio-x ou irradiação ionizante será suspenso automaticamente em virtude do exercício da função gratificada. Em caso de continuidade da exposição, de forma permanente ou habitual, o(a) servidor(a) deverá providenciar abertura de novo processo, encaminhando-o à DIST/CQV/PROGEP para solicitar reimplantação do adicional ou da gratificação associada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000011B" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_pzjah6u24zt5"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORMULÁRIO 4: DESIGNAÇÃO PRÓ-TEMPORE DE DECANO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Instruções específicas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000011E" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...104 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- As designações pró-tempore somente poderão ser solicitadas em caso de vacância das funções de Chefe e Vice-Chefe de Departamento e de Coordenador e Vice-Coordenador de Curso/Programa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- As designações pró-tempore para Chefes de departamento e Coordenadores de Curso/Programa possuem duração máxima de 30 (trinta) dias, conforme previsão estatutária.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- As indicações devem ser feitas pela autoridade máxima dos centros.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000122" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Dados do tipo de documento adicionado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000123" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documento (espécie): FORMULÁRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tipo de documento detalhado: Designação pró-tempore de membro decano</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000125" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000127" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:right="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FORMULÁRIO DE DESIGNAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000129" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DESIGNAÇÃO PRÓ-TEMPORE DE DECANO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000012A" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1 REQUERIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;Descreva neste campo de forma resumida a motivação deste requerimento, assim como demais informações que se julgarem pertinentes e/ou que não puderam ser informadas nos demais campos deste formulário&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REQUERIMENTO</w:t>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2 DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unidade: &lt;nome da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cod. Sipac: &lt;código da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>3 DADOS DA FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Função: &lt;identificação da função a ser exercida&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gratificação: &lt;identificação do tipo de gratificação associada à função, se houver&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...218 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>4 DADOS DA DESIGNAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Período específico da designação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000137" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de início: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...150 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data de término: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota de aviso: O pagamento do adicional por insalubridade ou periculosidade ou da gratificação por exposição a raio-x ou irradiação ionizante será suspenso automaticamente em virtude do exercício da função gratificada. Em caso de continuidade da exposição, de forma permanente ou habitual, o(a) servidor(a) deverá providenciar abertura de novo processo, encaminhando-o à DIST/CQV/PROGEP para solicitar reimplantação do adicional ou da gratificação associada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000013D" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...73 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_m99l87uef52f"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORMULÁRIO 5: FUNÇÃO GRATIFICADA DE LIVRE INDICAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Dados do tipo de documento adicionado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documento (espécie): FORMULÁRIO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000141" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tipo de documento detalhado: Designação de função/cargo de livre indicação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000142" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Início</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000144" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:right="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FORMULÁRIO DE DESIGNAÇÃO/DISPENSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000146" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FUNÇÃO GRATIFICADA DE LIVRE INDICAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000147" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00942006">
-[...1 lines deleted...]
-        <w:ind w:right="16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1 REQUERIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;Descreva neste campo de forma resumida a motivação deste requerimento, assim como demais informações que se julgarem pertinentes e/ou que não puderam ser informadas nos demais campos deste formulário&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REQUERIMENTO</w:t>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2 DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unidade: &lt;Nome da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cod. Sipac: &lt;código da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>3 DADOS DA FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Função: &lt;identificação da função a ser exercida&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gratificação: &lt;identificação da gratificação associada à função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...155 lines deleted...]
-      <w:pPr>
+        <w:t>4 DADOS DA DISPENSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) A função encontra-se vaga</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) A função encontra-se ocupada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a dispensar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...63 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a dispensar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dispensa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000156" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...63 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Dispensar em: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Dispensar a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...127 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>4 DADOS DA DESIGNAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Designação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000015C" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...63 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Designar em: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Designar a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>5 OPÇÃO DE REMUNERAÇÃO (apenas para CDs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indicação da opção de remuneração, de acordo com a Lei nº 11.526, de 04 de outubro de 2007:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(    ) Opção I: a remuneração do cargo de Direção, acrescida dos anuênios;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(   ) Opção II: a diferença entre a remuneração do cargo de Direção e a remuneração do cargo efetivo ou emprego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Opção III: a remuneração do cargo efetivo ou emprego, acrescida do percentual de sessenta por cento da remuneração do respectivo cargo em comissão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota de aviso: O pagamento do adicional por insalubridade ou periculosidade ou da gratificação por exposição a raio-x ou irradiação ionizante será suspenso automaticamente em virtude do exercício da função gratificada. Em caso de continuidade da exposição, de forma permanente ou habitual, o(a) servidor(a) deverá providenciar abertura de novo processo, encaminhando-o à DIST/CQV/PROGEP para solicitar reimplantação do adicional ou da gratificação associada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fim</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_dxz75vmhtnk9"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>FORMULÁRIO 6: SUBSTITUTO(A) EVENTUAL DE FUNÇÃO GRATIFICADA DE LIVRE INDICAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Dados do tipo de documento adicionado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documento (espécie): FORMULÁRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tipo de documento detalhado: Designação de substituto eventual para função/cargo de livre indicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Início</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FORMULÁRIO DE DESIGNAÇÃO/DISPENSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SUBSTITUTO(A) PERMANENTE DE FUNÇÃO GRATIFICADA DE LIVRE INDICAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OPÇÃO DE REMUNERAÇÃO (apenas para CDs)</w:t>
-[...457 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1 REQUERIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;Descreva neste campo de forma resumida a motivação deste requerimento, assim como demais informações que se julgarem pertinentes e/ou que não puderam ser informadas nos demais campos deste formulário&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REQUERIMENTO</w:t>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2 DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unidade: &lt;nome da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cod. Sipac: &lt;código da unidade administrativa de exercício da função&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>3 DADOS DA FUNÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Função substituta: &lt;identificação da função substituta a ser exercida&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DADOS DA UNIDADE DE EXERCÍCIO DA FUNÇÃO</w:t>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...144 lines deleted...]
-      <w:pPr>
+        <w:t>4 DADOS DA DISPENSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) A função encontra-se vaga</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) A função encontra-se ocupada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome completo do(a) servidor(a) a dispensar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...63 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a dispensar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dispensa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000017F" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...63 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Dispensar em: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="1440" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Dispensar a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...135 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>4 DADOS DA DESIGNAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome: &lt;nome do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siape: &lt;matrícula siape do(a) servidor(a) a designar&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Designação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000185" w14:textId="77777777" w:rsidR="00942006" w:rsidRDefault="00C53C96">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...63 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Designar em: &lt;dd/mm/aaaa&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="16"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360" w:start="720" w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(  ) Designar a partir da publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:end="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fim</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00942006">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="425" w:right="1701" w:bottom="1401" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="1701" w:gutter="0" w:header="0" w:top="425" w:footer="0" w:bottom="1401"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...67 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="F0242E74"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...2 lines deleted...]
-    <w:tmpl w:val="A2CAA362"/>
+  <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...2 lines deleted...]
-    <w:tmpl w:val="A3E2B8C4"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...2 lines deleted...]
-    <w:tmpl w:val="A51478C8"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...2 lines deleted...]
-    <w:tmpl w:val="E8CA22A0"/>
+  <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0416000F">
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...90 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-[...2 lines deleted...]
-    <w:tmpl w:val="5B4AB23C"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...2 lines deleted...]
-    <w:tmpl w:val="4FC8414A"/>
+  <w:abstractNum w:abstractNumId="14">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...459 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-[...17 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...8 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
-  <w:rsids>
-[...27 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="00000A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80" w:line="276" w:lineRule="auto"/>
-      <w:ind w:right="16"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="280" w:after="80"/>
+      <w:ind w:end="16"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40" w:line="276" w:lineRule="auto"/>
-      <w:ind w:right="16"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="40"/>
+      <w:ind w:end="16"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="666666"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulouser">
+    <w:name w:val="Título (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndiceuser">
+    <w:name w:val="Índice (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodap">
+    <w:name w:val="Cabeçalho e rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodapuser">
+    <w:name w:val="Cabeçalho e rodapé (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Cabealhoerodap"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Cabealhoerodap"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
+    <w:name w:val="Sem lista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...30 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...333 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...39 lines deleted...]
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...21 lines deleted...]
-  </TitlesOfParts>
+  <Application>LibreOffice/25.8.5.2$Windows_X86_64 LibreOffice_project/9c8b85f387cc00a89945a79c9e6239f32e450ac2</Application>
+  <AppVersion></AppVersion>
+  <Pages>13</Pages>
+  <Words>2991</Words>
+  <Characters>17338</Characters>
+  <CharactersWithSpaces>19982</CharactersWithSpaces>
+  <Paragraphs>319</Paragraphs>
   <Company>HP Inc.</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>ATPLAN</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>